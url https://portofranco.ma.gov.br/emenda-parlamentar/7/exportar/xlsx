--- v0 (2026-05-19)
+++ v1 (2026-07-31)
@@ -14,150 +14,150 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>EMENDA PARLAMENTAR — JOSIVALDO JP — Nº 09032023-032286/2023</t>
+    <t>EMENDA PARLAMENTAR — JOSIVALDO JP — Nº 202342120003/2023</t>
   </si>
   <si>
     <t>Parlamentar</t>
   </si>
   <si>
     <t>JOSIVALDO JP</t>
   </si>
   <si>
     <t>Nº/Ano</t>
   </si>
   <si>
-    <t>09032023-032286/2023</t>
+    <t>202342120003/2023</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>05/07/2023</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
-    <t>Individual</t>
+    <t>INDIVIDUAL</t>
   </si>
   <si>
     <t>Origem</t>
   </si>
   <si>
     <t>Federal</t>
   </si>
   <si>
     <t>Forma de Repasse</t>
   </si>
   <si>
     <t>Transferência Especial</t>
   </si>
   <si>
     <t>Função de Governo</t>
   </si>
   <si>
     <t>ENCARGOS ESPECIAIS</t>
   </si>
   <si>
     <t>Localidade</t>
   </si>
   <si>
-    <t>PORTO FRANCO _ MA</t>
+    <t>MUNICIPIO DE PORTO FRANCO</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Ativo</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
     <t>R$ 231.786,00</t>
   </si>
   <si>
     <t>Valor Repassado</t>
   </si>
   <si>
+    <t>Valor Empenhado</t>
+  </si>
+  <si>
     <t>R$ 0,00</t>
   </si>
   <si>
-    <t>Valor Empenhado</t>
-[...1 lines deleted...]
-  <si>
     <t>Valor Liquidado</t>
   </si>
   <si>
     <t>Valor Pago</t>
   </si>
   <si>
     <t>Execução Financeira</t>
   </si>
   <si>
     <t>0,0%</t>
   </si>
   <si>
     <t>Banco</t>
   </si>
   <si>
-    <t>-</t>
+    <t>Caixa Econômica Federal</t>
   </si>
   <si>
     <t>Agência / Conta</t>
   </si>
   <si>
-    <t>- / -</t>
+    <t>4290-0 / 575995324-5</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
-    <t>TRANSFERÊNCIAS ESPECIAIS - CUSTEIO</t>
+    <t>1 - Transferência especial referente à emenda 202342120003-Josivaldo JP ao ente 06208946000124 - MUNICIPIO DE PORTO FRANCO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -560,73 +560,73 @@
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>32</v>